--- v4 (2026-06-28)
+++ v5 (2026-10-18)
@@ -1,3584 +1,963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Содержание" sheetId="1" r:id="rId4"/>
-    <sheet name="Готовые програм" sheetId="2" r:id="rId5"/>
+    <sheet name="Misc" sheetId="2" r:id="rId5"/>
     <sheet name="Журналы" sheetId="3" r:id="rId6"/>
     <sheet name="Инструктажи" sheetId="4" r:id="rId7"/>
-    <sheet name="Инструкции долж" sheetId="5" r:id="rId8"/>
-[...2 lines deleted...]
-    <sheet name="Система управле" sheetId="8" r:id="rId11"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Академия Электронного Образования</t>
   </si>
   <si>
     <t>ela365.ru</t>
   </si>
   <si>
     <t>Лицензия на осуществление образовательной деятельности № 2632 от 26 декабря 2017 года, выданная Министерством образования и науки Хабаровского края.</t>
   </si>
   <si>
     <t>Содержание:</t>
   </si>
   <si>
-    <t>1. Готовые программы обучения(электронная поставка)</t>
+    <t>1. Misc</t>
   </si>
   <si>
     <t>2. Журналы</t>
   </si>
   <si>
     <t>3. Инструктажи</t>
   </si>
   <si>
-    <t>4. Инструкции должностные</t>
-[...10 lines deleted...]
-  <si>
     <t>Если возникли вопросы, Вы можете позвонить на горячую линию 8-800-300-2628 или отправить электронное письмо по адресу t201090@mail.ru</t>
   </si>
   <si>
-    <t>Прайс-Лист актуален на 28.06.2026 22:58:16</t>
+    <t>Прайс-Лист актуален на 19.10.2026 08:15:41</t>
   </si>
   <si>
     <t>Скачать новый Прайс-Лист</t>
   </si>
   <si>
-    <t>Готовые программы обучения(электронная поставка)</t>
-[...65 lines deleted...]
-    <t>• Экология. Отходы</t>
+    <t>Misc</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
-    <t>ГО и ЧС</t>
-[...20 lines deleted...]
-    <t>Комплект учебной программы «Профилактика и предупреждение терроризма и экстремизма»</t>
+    <t>Аренда модуля "Оценка Профессиональных Рисков" Интернет- сервиса МБС Кристалл на 1 месяц. Тариф "Корпоративный".</t>
+  </si>
+  <si>
+    <t>Аренда модуля "Оценка Профессиональных Рисков" Интернет- сервиса МБС Кристалл на 12 месяцев. Тариф "Корпоративный".</t>
+  </si>
+  <si>
+    <t>Аренда модуля "Оценка Профессиональных Рисков" Интернет- сервиса МБС Кристалл на 24 часа. Тариф "Эконом".</t>
+  </si>
+  <si>
+    <t>Аренда модуля "Оценка Профессиональных Рисков" Интернет- сервиса МБС Кристалл на 3 месяца. Тариф "Корпоративный".</t>
+  </si>
+  <si>
+    <t>Аренда модуля "Оценка Профессиональных Рисков" Интернет- сервиса МБС Кристалл на 6 месяцев. Тариф "Корпоративный".</t>
+  </si>
+  <si>
+    <t>Аренда СДО МБС Кристалл и комплекта программ "Охрана труда 2464" на 12 месяцев</t>
+  </si>
+  <si>
+    <t>Аренда сервиса МБС Кристалл и модуля "Коммерческое обучение" на 12 месяцев - тариф "Корпоративный"</t>
+  </si>
+  <si>
+    <t>Аренда сервиса МБС Кристалл и модуля "Коммерческое обучение" на 3 месяца - тариф "Корпоративный"</t>
+  </si>
+  <si>
+    <t>Аренда сервиса МБС Кристалл и модуля "Коммерческое обучение" на 6 месяцев - тариф "Корпоративный"</t>
+  </si>
+  <si>
+    <t>Аренда сервиса МБС Кристалл и модуля СДО "Коммерческое обучение" на 1 месяц - тариф "Корпоративный"</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Административный директор</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Администратор</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Асфальтобетонщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Автоэлектрик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Автослесарь</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бетонщик-формовщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бортмеханик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бригадир</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бригадир лесопожарной группы (бригады)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бригадир сантехников</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бригадир столяров</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бухгалтер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бухгалтер 1 категории</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Бухгалтер-материалист</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Чокеровщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Дамский мастер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Дежурный администратор</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Директор (Горнодобывающая организация)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Директор (Лесозаготовительная организация)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Директор организации</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Директор по лесным ресурсам</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Директор по производству</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Директор (Судостроительная организация)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Диспетчер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Дизайнер, менеджер по рекламе</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Дорожный рабочий</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Доводчик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Дворник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Экономист</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Электрогазосварщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Электромеханик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Электромонтажник судовой (2-5 разряд)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Электромонтер по ремонту и обслуживанию электрооборудования</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Электрослесарь по обслуживанию и ремонту оборудования</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Электрослесарь (слесарь) дежурный и по ремонту оборудования</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Электросварщик ручной сварки (3-6 разряд)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Энергетик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Энергетик участка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Фельдшер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Геодезист</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Геолог</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Главный бухгалтер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Главный геолог</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Главный механик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Горничная</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Горный мастер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Грузчик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инспектор по кадрам</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инструктор по спортивному и любительскому рыболовству</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер-электрик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер-конструктор</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер-лесопатолог</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер материально-технического снабжения</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер отдела технического контроля (ОТК)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по эксплуатации аэро- и радиоэлектронного оборудования воздушного судна</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по эксплуатации воздушного судна</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по эксплуатации зданий и сооружений</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по наладке и испытаниям</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по охране и защите леса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по отводу лесосек</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по подготовке производства</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по проектно-сметной работе</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер по снабжению</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер производственно-технического отдела (ПТО)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Инженер-технолог</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Исполнительный директор</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Кладовщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Кладовщик-грузчик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Командир воздушного судна</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Контролер базы</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Контролер-приемщик (Лесозаготовительная организация)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Контролёр лесозаготовительного производства</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Купажист</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Лаборант строительных материалов</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Лесной пожарный</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Маркировщик (лесозаготовки)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист автогрейдера</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист бульдозера</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист бурильно-крановой самоходной машины</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист буровой установки</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист дорожно-транспортных машин</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист экскаватора</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист катка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист крана автомобильного</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист лесозаготовительной машины Форвардер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист лесозаготовительной машины Харвестер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист лесозаготовительной техники</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист СДМ</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Машинист трелевочной машины</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер дорожного участка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер хозяйственных работ</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер леса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер ногтевого сервиса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер по ремонту</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер погрузки (Лесозаготовительная организация)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер-технолог лесозаготовки</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мастер участка по производству железобетонных изделий</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Медицинская сестра процедурной</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Медицинский работник по проведению предрейсового осмотра водителей</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Механик лесозаготовительного участка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Механик по автотранспорту</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Механик по карьерным экскаваторам</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Механик участка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Менеджер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Менеджер активных продаж</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Менеджер по снабжению</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Моторист</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Моторист-агрегатчик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Моторист промывочного прибора по извлечению металла</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Мужской мастер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник асфальтобетонной установки</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник базы охраны</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник цеха</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник лаборатории неразрушающего контроля</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник лесопожарной станции (ЛПС)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник лесозаготовительного участка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник летно-технического отдела (ЛТО)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник отдела продаж</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник отдела снабжения</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник планово-экономического отдела</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник производства</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник производственно-технического отдела</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник тепличного комплекса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник участка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник участка бетонно-растворного узла (БРУ)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Начальник участка (Строительство)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Офис-менеджер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Охранник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор агрегатных линий сортировки и переработки бревен</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор автогрейдера</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор бетонно-растворного узла (БРУ)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор дробильной установки</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор форматно-раскроечного станка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор кромко-облицовочного станка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор линии розлива (Производство безалкогольных напитков)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор линии выдува (Производство безалкогольных напитков)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор отдела продаж</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Оператор связи (лесопожарной станции)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Переводчик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Плотник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Плотник-бетонщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Подсобный рабочий</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Помощник машиниста буровой установки</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Помощник мастера дорожного участка</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Помощник вальщика</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Повар</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Приемосдатчик лесоматериалов</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Производитель работ (прораб)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Производственный мастер (Строительство)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Промывальщик геологических проб</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий комплексной бригады</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий кухни</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий линии выдува</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий по отводу лесосек</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий по приготовлению пищи</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий по уходу за хозяйством</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий по укладке асфальтобетона</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Рабочий зеленого хозяйства</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Работник склада</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Раскряжевщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Разнорабочий</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Руководитель</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Руководитель обособленного подразделения</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Сантехник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Сборщик-достройщик судовой (2-5 разряд)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Сборщик мебели</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Секретарь руководителя</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Сервисный инженер</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Системный администратор</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь-электромонтажник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь механосборочных работ</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь-монтажник судовой (2-5 разряд)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь по ремонту автомобилей</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь по ремонту автотракторной техники и пожарного оборудования</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь по ремонту лесозаготовительного оборудования</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь по сборке металлоконструкций</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь-ремонтник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Слесарь-сантехник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Снабженец</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по диагностике и центровке</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по кадрам</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по маркетингу</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по материально-техническому снабжению</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по охране труда</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по пожарной безопасности</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по ВЭД</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по закупкам</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Специалист по закупочной деятельности</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Станочник деревоперерабатывающих станков</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Станочник-распиловщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Старшая медицинская сестра</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Старший администратор</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Старший кассир</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Старший повар</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Старший технолог</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Столяр</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Сторож</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Стропальщик</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Технический работник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Техник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Технолог</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Технолог бетонно-растворного узла (БРУ)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Технолог по сварке</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Токарь</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Токарь-расточник</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Торговый представитель</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Товаровед</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Тракторист</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Тракторист на подготовке лесосек</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Тракторист (Сельское хозяйство)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Трубопроводчик судовой (2-5 разряд)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Уборщица</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Уборщик служебных помещений</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Вальщик леса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Ведущий инженер по лесным ресурсам</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель автомобиля</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель автомобиля (грузового)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель автомобиля (легкового)</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель автомобиля на вывозке леса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель автотопливозаправщика</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель бензовоза</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель-экспедитор грузового автомобиля</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель эвакуатора</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель категории В, С</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель лесовоза на вывозку леса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель миксера</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель погрузчика</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель самосвала</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель снегоболотохода</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель вахтовки</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Водитель вахтового автомобиля</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Врач летного состава</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Второй пилот вертолёта</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Юрист</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заместитель директора</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заместитель директора по экономическим вопросам</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заместитель директора по экономической безопасности</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заместитель директора по производству</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заместитель генерального директора по режиму и сохранности</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заместитель главного бухгалтера</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заместитель начальника тепличного комплекса</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заточник деревоперерабатывающего инструмента</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заведующий административно-хозяйственной технической частью</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заведующий хозяйством</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заведующий санаторием-профилакторием</t>
+  </si>
+  <si>
+    <t>Должностная инструкция: Заведующий складом</t>
+  </si>
+  <si>
+    <t>Комплект из 38 самых востребованных программ и курсов обучения для учебного центра на 2026 год</t>
+  </si>
+  <si>
+    <t>Версия "Бизнес на Бизнесе" Коробочное решение МБС Кристалл для установки на собственный сервер, с встроенной технологией SaaS</t>
+  </si>
+  <si>
+    <t>Версия "Корпорация" Коробочное решение МБС Кристалл для установки на собственный сервер</t>
   </si>
   <si>
     <t>к содержанию</t>
   </si>
   <si>
     <t>наверх</t>
   </si>
   <si>
-    <t>Добыча, переработка угля, руд и других полезных ископаемых</t>
-[...490 lines deleted...]
-  <si>
     <t>Журналы</t>
   </si>
   <si>
-    <t>• Документооборот, учет</t>
-[...314 lines deleted...]
-    <t>Журнал учёта выдачи и возврата ключей от электроустановок</t>
+    <t>Положение о работе с подрядными организациями — Универсальный шаблон для создания СУОТ на предприятии</t>
+  </si>
+  <si>
+    <t>Программа проведения инструктажей по безопасности дорожного движения для водительского состава</t>
+  </si>
+  <si>
+    <t>Тест</t>
+  </si>
+  <si>
+    <t>Тест (1)</t>
+  </si>
+  <si>
+    <t>Тест (2)</t>
+  </si>
+  <si>
+    <t>Журнал бетонных работ</t>
   </si>
   <si>
     <t>Инструктажи</t>
   </si>
   <si>
     <t>• Безопасность дорожного движения (инструктажи)</t>
   </si>
   <si>
     <t>• Охрана труда (инструктажи)</t>
   </si>
   <si>
     <t>• Противопожарные инструктажи</t>
   </si>
   <si>
     <t>• Электробезопасность (инструктажи)</t>
   </si>
   <si>
     <t>Безопасность дорожного движения (инструктажи)</t>
   </si>
   <si>
-    <t>Программа проведения инструктажей по безопасности дорожного движения для водительского состава</t>
-[...1 lines deleted...]
-  <si>
     <t>Охрана труда (инструктажи)</t>
   </si>
   <si>
     <t>Программа первичного инструктажа по охране труда на рабочем месте для всех рабочих специальностей</t>
   </si>
   <si>
     <t>Программа вводного инструктажа по охране труда</t>
   </si>
   <si>
     <t>Противопожарные инструктажи</t>
   </si>
   <si>
     <t>Программа первичного противопожарного инструктажа на рабочем месте</t>
   </si>
   <si>
     <t>Программа вводного противопожарного инструктажа</t>
   </si>
   <si>
     <t>Электробезопасность (инструктажи)</t>
   </si>
   <si>
     <t>Программа первичного инструктажа по вопросам электробезопасности</t>
-  </si>
-[...2497 lines deleted...]
-    <t>Программы инструктажей по охране труда - Универсальный шаблон для создания СУОТ на предприятии</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0 ₽;-# ##0 ₽"/>
   </numFmts>
   <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
@@ -3609,81 +988,81 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="14"/>
       <color rgb="FF31869b"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF31869b"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-[...7 lines deleted...]
-    <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF31869b"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
+      <sz val="11"/>
+      <color rgb="FF2095f3"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF2095f3"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="e4dfec"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
@@ -3725,91 +1104,91 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shopLogoSmall1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
@@ -4097,15880 +1476,3761 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/wp-action/json.php?action=publicPrice" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/go-i-chs/komplekt-uchebnoj-programmy-antiterroristicheskaya-zashhishhennost-obrazovatelnoj-organizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/go-i-chs/komplekt-uchebnoj-programmy-antiterroristicheskaya-zashhishhennost-organizaczij-ot-terroristicheskih-ugroz-i-inyh-ekstremistskih-proyavlenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/go-i-chs/komplekt-uchebnoj-programmy-obuchenie-chlenov-komissii-po-preduprezhdeniyu-i-likvidaczii-chrezvychajnyh-situaczii-i-obespecheniyu-pozharnoj-bezopasnosti-organizaczij-po-voprosam-grazhdanskoj-obo/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/go-i-chs/komplekt-uchebnoj-programmy-obuchenie-rabotayushhego-naseleniya-v-oblasti-grazhdanskoj-oborony-i-zashhity-ot-chrezvychajnyh-situaczij-prirodnogo-i-tehnogennogo-haraktera/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/go-i-chs/komplekt-uchebnoj-programmy-obuchenie-rukovoditelej-organizaczij-v-oblasti-grazhdanskoj-oborony-zashhity-ot-chrezvychajnyh-situaczij-prirodnogo-i-tehnogennogo-haraktera/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/go-i-chs/komplekt-uchebnoj-programmy-obuchenie-v-oblasti-grazhdanskoj-oborony-i-zashhity-ot-chrezvychajnyh-situaczij-rukovoditelej-organizaczij-glav-mestnyh-administraczij/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/go-i-chs/komplekt-uchebnoj-programmy-profilaktika-i-preduprezhdenie-terrorizma-i-ekstremizma/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/dobycha-pererabotka-uglya-rud-i-drugih-poleznyh-iskopaemyh-gotovye-programmy-obucheniyaelektronnaya-postavka/komplekt-uchebnoj-programmy-geolog/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/zhkh/komplekt-uchebnoj-programmy-speczialist-po-priemu-hraneniyu-i-otgruzke-nefti-i-nefteproduktov-s-prisvoeniem-kvalifikaczii-kladovshhik-goryuche-smazochnyh-materialov/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ispytatelnaya-laboratoriya/komplekt-uchebnoj-programmy-obuchenie-chlenov-komissii-po-provedeniyu-oczenki-professionalnyh-riskov/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ispytatelnaya-laboratoriya/komplekt-uchebnoj-programmy-obuchenie-chlenov-komissii-po-speczialnoj-oczenke-uslovij-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ispytatelnaya-laboratoriya/komplekt-uchebnoj-programmy-proizvodstvennyj-kontrol-za-soblyudeniem-sanitarnyh-pravil-i-vypolneniem-sanitarno-protivoepidemicheskih-meropriyatij/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ispytatelnaya-laboratoriya/komplekt-uchebnoj-programmy-speczialnaya-oczenka-uslovij-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-deloproizvoditel/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-osobennosti-oformleniya-kadrovyh-dokumentov-i-organizacziya-kadrovogo-deloproizvodstva-s-prisvoeniem-kvalifikaczii-speczialist-po-kadrovomu-deloproizvodstvu/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-sekretar-administrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-sekretar-rukovoditelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-speczialist-po-organizaczionnomu-i-dokumentaczionnomu-obespecheniyu-upravleniya-organizacziej/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-speczialist-po-podboru-i-oczenke-personala-starshij-rekruter/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-speczialist-po-upravleniyu-personalom/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-statistik/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-upravlenie-gosudarstvennymi-i-municzipalnymi-zakupkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/kadrovoe-delo/komplekt-uchebnoj-programmy-upravlenie-personalom-i-oformlenie-trudovyh-otnoshenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/avtomobilnaya-otrasl/111komplekt-uchebnoj-programmy-speczialist-po-tehnicheskomu-diagnostirovaniyu-i-kontrolyu-tehnicheskogo-sostoyaniya-avtotransportnyh-sredstv-pri-periodicheskom-tehnicheskom-osmotre-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/avtomobilnaya-otrasl/222komplekt-uchebnoj-programmy-speczialist-po-tehnicheskomu-diagnostirovaniyu-i-kontrolyu-tehnicheskogo-sostoyaniya-avtotransportnyh-sredstv-pri-periodicheskom-tehnicheskom-osmotre/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/avtomobilnaya-otrasl/komplekt-uchebnoj-programmy-kontroler-tehnicheskogo-sostoyaniya-avtotransportnyh-sredstv-povyshenie-kvalifikaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/avtomobilnaya-otrasl/komplekt-uchebnoj-programmy-kontroler-tehnicheskogo-sostoyaniya-avtotransportnyh-sredstv-professionalnaya-perepodgotovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/avtomobilnaya-otrasl/komplekt-uchebnoj-programmy-slesar-po-remontu-avtomobilej/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/avtomobilnaya-otrasl/komplekt-uchebnoj-programmy-speczialist-po-tehnicheskomu-diagnostirovaniyu-i-kontrolyu-tehnicheskogo-sostoyaniya-avtotransportnyh-sredstv-pri-periodicheskom-tehnicheskom-osmotre/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/marketing/komplekt-uchebnoj-programmy-speczialist-po-internet-marketingu/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/mediczina/komplekt-uchebnoj-programmy-profilaktika-koronavirusa-grippa-i-drugih-ostryh-respiratornyh-virusnyh-infekczij-v-obshheobrazovatelnyh-organizacziyah/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/mediczina/komplekt-uchebnoj-programmy-radiaczionnaya-bezopasnost-i-proizvodstvennyj-kontrol-pri-ekspluataczii-mediczinskih-rentgenovskih-apparatov-po-speczialnosti-rentgenologiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/obshhestvennoe-pitanie/komplekt-uchebnoj-programmy-povar/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ogranichennye-i-zamknutye-prostranstva/komplekt-uchebnoj-programmy-bezopasnye-metody-i-priemy-vypolneniya-rabot-v-ogranichennyh-i-zamknutyh-prostranstvah-i-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ogranichennye-i-zamknutye-prostranstva/komplekt-uchebnoj-programmy-bezopasnye-metody-i-priemy-vypolneniya-rabot-v-ogranichennyh-i-zamknutyh-prostranstvah-ii-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ogranichennye-i-zamknutye-prostranstva/komplekt-uchebnoj-programmy-bezopasnye-metody-i-priemy-vypolneniya-rabot-v-ogranichennyh-i-zamknutyh-prostranstvah-iii-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-ispolzovanie-primenenie-sredstv-individualnoj-zashhity-dlya-instruktorov-prepodavatelej/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-povyshennoj-opasnosti-k-kotorym-predyavlyayutsya-dopolnitelnye-trebovaniya-v-sootvetstvii-s-normativnymi-pravovy-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-bezopasnym-metodam-i-priemam-vypolneniya-rabot-pri-vozdejstvii-vrednyh-i-ili-opasnyh-proizvodstvennyh-faktorov-istochnikov-opasnosti-identificzirovan/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-po-ispolzovaniyu-primeneniyu-sredstv-individualnoj-zashhity/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-obuchenie-po-obshhim-voprosam-ohrany-truda-i-funkczionirovaniya-sistemy-upravleniya-ohranoj-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/obuchenie-po-2464/komplekt-uchebnoj-programmy-okazanie-pervoj-pomoshhi-postradavshim/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/professionalnaya-perepodgotovka/komplekt-uchebnoj-programmy-ohrana-truda-professionalnaya-perepodgotovka-s-prisvoeniem-kvalifikaczii-speczialist-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ohrana-truda/professionalnaya-perepodgotovka/komplekt-uchebnoj-programmy-tehnosfernaya-bezopasnost-professionalnaya-perepodgotovka-s-prisvoeniem-kvalifikaczii-inzhener-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-assistent-pomoshhnik-po-okazaniyu-tehnicheskoj-pomoshhi-invalidam-i-liczam-s-ogranichennymi-vozmozhnostyami-zdorovya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-bezopasnoe-ispolzovanie-sajtov-v-seti-internet-v-obrazovatelnom-proczesse-v-czelyah-obucheniya-i-vospitaniya-obuchayushhihsya-v-obrazovatelnoj-organizaczi/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-biologiya-teoriya-i-metodika-prepodavaniya-v-obrazovatelnoj-organizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-formirovanie-kultury-pitaniya-obuchayushhihsya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-gosudarstvennoe-i-municzipalnoe-upravlenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-klinicheskaya-psihologiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-konsultant-v-oblasti-razvitiya-czifrovoj-gramotnosti-naseleniya-czifrovoj-kurator/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-kurs-professionalnoj-perepodgotovki-krizisnaya-psihologiya-okazanie-psihologicheskoj-pomoshhi-v-ekstremalnyh-situacziyah-i-pri-psihologicheskih-travmah-s-prisvoeniem-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-menedzhment-v-obrazovanii/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-menedzhment-v-obrazovanii-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-metodicheskaya-deyatelnost-v-dopolnitelnom-obrazovanii-detej-i-vzroslyh/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-nastavnichestvo-kak-forma-soczialno-pedagogicheskogo-soprovozhdeniya-detej-i-molodezhi-na-baze-obshhego-i-professionalnogo-obrazovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-nyanya-rabotnik-po-prismotru-i-uhodu-za-detmi/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-obespechenie-kompleksnoj-bezopasnosti-obrazovatelnoj-organizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-obrabotka-personalnyh-dannyh-v-obrazovatelnyh-organizacziyah/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-obuchenie-v-oblasti-obespecheniya-dostupnoj-sredy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-organizacziya-raboty-pedagogicheskih-rabotnikov-psihologo-mediko-pedagogicheskogo-profilya-i-speczialistov-psihologo-mediko-pedagogicheskih-komissij/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-organizacziya-raboty-s-obuchayushhimisya-s-ogranichennymi-vozmozhnostyami-zdorovya-ovz-v-sootvetstvii-s-fgos/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-organizacziya-sluzhb-shkolnoj-mediaczii-v-obrazovatelnyh-organizacziyah/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-organizacziya-soczialno-pedagogicheskoj-deyatelnosti-v-usloviyah-realizaczii-fgos/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-pedagogika-dopolnitelnogo-obrazovaniya-detej-i-vzroslyh/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-planirovanie-i-realizacziya-dopolnitelnyh-meropriyatij-po-usileniyu-mer-bezopasnosti-v-obrazovatelnyh-organizacziyah/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-professionalnaya-etika-v-psihologo-pedagogicheskoj-deyatelnosti-v-ramkah-fgos/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-profilaktika-beznadzornosti-i-pravonarushenij-nesovershennoletnih-v-sootvetstvii-s-federalnymi-zakonami-rossijskoj-federaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-profilaktika-suiczidalnogo-povedeniya-u-podrostkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-rabota-klassnogo-rukovoditelya-po-organizaczii-vzaimodejstviya-semi-i-shkoly/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-rukovoditel-obrazovatelnoj-organizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-sovremennye-pedagogicheskie-tehnologii-effektivnoe-primenenie-v-obrazovatelnom-proczesse-v-kontekste-realizaczii-fgos/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-teoriya-i-metodika-perinatalnoj-psihologii/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-teoriya-i-praktika-inklyuzivnogo-obucheniya-v-obrazovatelnoj-organizaczii-v-usloviyah-realizaczii-fgos/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-upravlenie-konfliktami-v-obrazovatelnoj-organizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pedagogika-i-psihologiya/komplekt-uchebnoj-programmy-vospitanie-detej-doshkolnogo-vozrasta/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pozharnaya-bezopasnost/komplekt-uchebnoj-programmy-ispytanie-pozharnyh-naruzhnyh-staczionarnyh-lestnicz-i-ograzhdenij-krovli-zdanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pozharnaya-bezopasnost/komplekt-uchebnoj-programmy-povyshenie-kvalifikaczii-dlya-licz-na-kotoryh-vozlozhena-trudovaya-funkcziya-po-provedeniyu-protivopozharnogo-instruktazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pozharnaya-bezopasnost/komplekt-uchebnoj-programmy-povyshenie-kvalifikaczii-dlya-otvetstvennyh-dolzhnostnyh-licz-zanimayushhih-dolzhnosti-glavnyh-speczialistov-tehnicheskogo-i-proizvodstvennogo-profilya-dolzhnostnyh/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pozharnaya-bezopasnost/komplekt-uchebnoj-programmy-povyshenie-kvalifikaczii-dlya-rukovoditelej-ekspluatiruyushhih-i-upravlyayushhih-organizaczij-osushhestvlyayushhih-hozyajstvennuyu-deyatelnost-svyazannuyu-s-obespec/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pozharnaya-bezopasnost/komplekt-uchebnoj-programmy-povyshenie-kvalifikaczii-dlya-rukovoditelej-organizaczij-licz-naznachennyh-rukovoditelem-organizaczii-otvetstvennymi-za-obespechenie-pozharnoj-bezopasnosti-v-tom-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/pozharnaya-bezopasnost/komplekt-uchebnoj-programmy-speczialist-po-pozharnoj-profilaktike/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/promyshlennaya-bezopasnost/komplekt-uchebnoj-programmy-ekspluatacziya-teplovyh-elektricheskih-stanczij-g-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/promyshlennaya-bezopasnost/komplekt-uchebnoj-programmy-ekspluatacziya-teplovyh-energoustanovok-obuchenie-administrativno-tehnicheskogo-personala-po-pte-te-i-ptb-pri-ekspluataczii-tu-i-ts-potrebitelej/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/promyshlennaya-bezopasnost/komplekt-uchebnoj-programmy-montazh-naladka-obsluzhivanie-remont-rekonstrukcziya-ili-modernizacziya-podemnyh-sooruzhenij-primenyaemyh-na-opasnyh-proizvodstvennyh-obektah-b-9-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/promyshlennaya-bezopasnost/komplekt-uchebnoj-programmy-obshhie-trebovaniya-promyshlennoj-bezopasnosti-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/promyshlennaya-bezopasnost/komplekt-uchebnoj-programmy-razrabotka-mestorozhdenij-poleznyh-iskopaemyh-otkrytym-sposobom-b-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/promyshlennaya-bezopasnost/komplekt-uchebnoj-programmy-trebovaniya-promyshlennoj-bezopasnosti-k-oborudovaniya-rabotayushhemu-pod-davleniem-b-8-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/raboty-na-vysote/komplekt-uchebnoj-programmy-1-gruppa-bezopasnye-metody-i-priemy-vypolneniya-rabot-na-vysote-provodimyh-bez-primeneniya-inventarnyh-lesov-i-podmostej-s-ispolzovaniem-sistem-kanatnogo-dostup/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/raboty-na-vysote/komplekt-uchebnoj-programmy-2-gruppa-bezopasnye-metody-i-priemy-vypolneniya-rabot-na-vysote-provodimyh-bez-primeneniya-inventarnyh-lesov-i-podmostej-s-ispolzovaniem-sistem-kanatnogo-dostup/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/raboty-na-vysote/komplekt-uchebnoj-programmy-3-gruppa-bezopasnye-metody-i-priemy-vypolneniya-rabot-na-vysote-provodimyh-bez-primeneniya-inventarnyh-lesov-i-podmostej-s-ispolzovaniem-sistem-kanatnogo-dostup/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/raboty-na-vysote/komplekt-uchebnoj-programmy-bezopasnye-metody-i-priemy-rabot-na-vysote-s-primeneniem-sredstv-podmashhivaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/servis-okazanie-uslug-naseleniyu/komplekt-uchebnoj-programmy-speczialist-po-predostavleniyu-manikyurnyh-i-pedikyurnyh-uslug/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-apparatchik-polucheniya-uglekisloty/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-armaturshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-betonshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-bezopasnost-stroitelstva-i-osushhestvlenie-stroitelnogo-kontrolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-bezopasnost-stroitelstva-organizacziya-stroitelstva-rekonstrukczii-i-kapitalnogo-remonta/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-elektrogazosvarshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-elektromontazhnik-po-silovym-setyam-i-elektrooborudovaniyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-elektromonter-po-remontu-i-obsluzhivaniyu-elektrooborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-elektrosvarshhik-ruchnoj-svarki/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-gazorezchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-generatorshhik-aczetilenovoj-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-inzhener-laborant-proizvodstva-stroitelnyh-materialov/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-kurs-professionalnoj-perepodgotovki-inzhener-grazhdanskogo-i-promyshlennogo-stroitelstva/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-malyar-stroitelnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-mashinist-burovoj-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-mashinist-kochegar-kotelnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-mashinist-kompressornyh-ustanovok/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-master-stroitelnyh-i-montazhnyh-rabot/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-montazhnik-po-montazhu-stalnyh-i-zhelezobetonnyh-konstrukczij/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-montazhnik-stroitelnyh-lesov-i-podmostej/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-montazhnik-tehnologicheskih-truboprovodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-montazhnik-tehnologicheskogo-oborudovaniya-i-svyazannyh-s-nim-konstrukczij/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-motorist-promyvochnogo-pribora-po-izvlecheniyu-metalla/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-napolnitel-ballonov/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-otvetstvennyj-za-bezopasnoe-vypolnenie-pogruzochno-razgruzochnyh-rabot/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-personal-obsluzhivayushhij-sosudy-rabotayushhie-pod-davleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-plotnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-pomoshhnik-mashinista-burovoj-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-rabochij-lyulki/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-slesar-santehnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-stropalshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/stroitelstvo/komplekt-uchebnoj-programmy-termist/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/sudostroenie/komplekt-uchebnoj-programmy-sborshhik-dostrojshhik-sudovoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/sudostroenie/komplekt-uchebnoj-programmy-sborshhik-korpusov-metallicheskih-sudov/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/turizm/komplekt-uchebnoj-programmy-direktor-turisticheskoj-firmy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/turizm/komplekt-uchebnoj-programmy-instruktor-provodnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ekologiya-othody/komplekt-uchebnoj-programmy-obrashhenie-s-othodami-i-iv-klassa-opasnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ekologiya-othody/komplekt-uchebnoj-programmy-ohrana-okruzhayushhej-prirodnoj-sredy-i-raczionalnoe-ispolzovanie-prirodnyh-resursov/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ekologiya-othody/komplekt-uchebnoj-programmy-operator-oborudovaniya-dlya-utilizaczii-i-obezvrezhivaniya-mediczinskih-i-biologicheskih-othodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ekologiya-othody/komplekt-uchebnoj-programmy-otvetstvennyj-po-ekologicheskoj-bezopasnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/gotovye-programmy-obucheniyaelektronnaya-postavka/ekologiya-othody/komplekt-uchebnoj-programmy-speczialist-po-ekologicheskoj-bezopasnosti-v-promyshlennosti/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-modulya-oczenka-professionalnyh-riskov-internet-servisa-mbs-kristall-na-1-mesyacz-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-modulya-oczenka-professionalnyh-riskov-internet-servisa-mbs-kristall-na-12-mesyaczev-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-modulya-oczenka-professionalnyh-riskov-internet-servisa-mbs-kristall-na-24-chasa-tarif-ekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-modulya-oczenka-professionalnyh-riskov-internet-servisa-mbs-kristall-na-3-mesyacza-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-modulya-oczenka-professionalnyh-riskov-internet-servisa-mbs-kristall-na-6-mesyaczev-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-sdo-mbs-kristall-i-komplekta-programm-ohrana-truda-2464-na-12-mesyaczev/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-servisa-mbs-kristall-i-modulya-kommercheskoe-obuchenie-na-12-mesyaczev-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-servisa-mbs-kristall-i-modulya-kommercheskoe-obuchenie-na-3-mesyacza-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-servisa-mbs-kristall-i-modulya-kommercheskoe-obuchenie-na-6-mesyaczev-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/arenda-servisa-mbs-kristall-i-modulya-sdo-kommercheskoe-obuchenie-na-1-mesyacz-tarif-korporativnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-administrativnyj-direktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-administrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-asfaltobetonshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-avtoelektrik/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-avtoslesar/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-betonshhik-formovshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-bortmehanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-brigadir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-brigadir-lesopozharnoj-gruppy-brigady/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-brigadir-santehnikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-brigadir-stolyarov/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-buhgalter/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-buhgalter-1-kategorii/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-buhgalter-materialist/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-chokerovshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-damskij-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-dezhurnyj-administrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-direktor-gornodobyvayushhaya-organizacziya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-direktor-lesozagotovitelnaya-organizacziya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-direktor-organizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-direktor-po-lesnym-resursam/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-direktor-po-proizvodstvu/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-direktor-sudostroitelnaya-organizacziya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-dispetcher/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-dizajner-menedzher-po-reklame/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-dorozhnyj-rabochij/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-dovodchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-dvornik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-ekonomist/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-elektrogazosvarshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-elektromehanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-elektromontazhnik-sudovoj-2-5-razryad/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-elektromonter-po-remontu-i-obsluzhivaniyu-elektrooborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-elektroslesar-po-obsluzhivaniyu-i-remontu-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-elektroslesar-slesar-dezhurnyj-i-po-remontu-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-elektrosvarshhik-ruchnoj-svarki-3-6-razryad/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-energetik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-energetik-uchastka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-feldsher/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-geodezist/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-geolog/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-glavnyj-buhgalter/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-glavnyj-geolog/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-glavnyj-mehanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-gornichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-gornyj-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-gruzchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inspektor-po-kadram/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-instruktor-po-sportivnomu-i-lyubitelskomu-rybolovstvu/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-elektrik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-konstruktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-lesopatolog/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-materialno-tehnicheskogo-snabzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-otdela-tehnicheskogo-kontrolya-otk/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-ekspluataczii-aero-i-radioelektronnogo-oborudovaniya-vozdushnogo-sudna/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-ekspluataczii-vozdushnogo-sudna/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-ekspluataczii-zdanij-i-sooruzhenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-naladke-i-ispytaniyam/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-ohrane-i-zashhite-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-otvodu-lesosek/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-podgotovke-proizvodstva/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-proektno-smetnoj-rabote/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-po-snabzheniyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-proizvodstvenno-tehnicheskogo-otdela-pto/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-inzhener-tehnolog/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-ispolnitelnyj-direktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-kladovshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-kladovshhik-gruzchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-komandir-vozdushnogo-sudna/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-kontroler-bazy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-kontroler-priemshhik-lesozagotovitelnaya-organizacziya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-kontrolyor-lesozagotovitelnogo-proizvodstva/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-kupazhist/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-laborant-stroitelnyh-materialov/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-lesnoj-pozharnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-markirovshhik-lesozagotovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-avtogrejdera/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-buldozera/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-burilno-kranovoj-samohodnoj-mashiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-burovoj-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-dorozhno-transportnyh-mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-ekskavatora/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-katka/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-krana-avtomobilnogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-lesozagotovitelnoj-mashiny-forvarder/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-lesozagotovitelnoj-mashiny-harvester/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-lesozagotovitelnoj-tehniki/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-sdm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mashinist-trelevochnoj-mashiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-dorozhnogo-uchastka/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-hozyajstvennyh-rabot/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-nogtevogo-servisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-po-remontu/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-pogruzki-lesozagotovitelnaya-organizacziya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-tehnolog-lesozagotovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-master-uchastka-po-proizvodstvu-zhelezobetonnyh-izdelij/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mediczinskaya-sestra-proczedurnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mediczinskij-rabotnik-po-provedeniyu-predrejsovogo-osmotra-voditelej/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mehanik-lesozagotovitelnogo-uchastka/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mehanik-po-avtotransportu/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mehanik-po-karernym-ekskavatoram/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-mehanik-uchastka/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-menedzher/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-menedzher-aktivnyh-prodazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-menedzher-po-snabzheniyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-motorist/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-motorist-agregatchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-motorist-promyvochnogo-pribora-po-izvlecheniyu-metalla/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-muzhskoj-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-asfaltobetonnoj-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-bazy-ohrany/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-czeha/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-laboratorii-nerazrushayushhego-kontrolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-lesopozharnoj-stanczii-lps/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-lesozagotovitelnogo-uchastka/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-letno-tehnicheskogo-otdela-lto/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-otdela-prodazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-otdela-snabzheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-planovo-ekonomicheskogo-otdela/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-proizvodstva/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-proizvodstvenno-tehnicheskogo-otdela/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-teplichnogo-kompleksa/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-uchastka/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-uchastka-betonno-rastvornogo-uzla-bru/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-nachalnik-uchastka-stroitelstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-ofis-menedzher/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-ohrannik/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-agregatnyh-linij-sortirovki-i-pererabotki-breven/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-avtogrejdera/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-betonno-rastvornogo-uzla-bru/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-drobilnoj-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-formatno-raskroechnogo-stanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-kromko-obliczovochnogo-stanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-linii-rozliva-proizvodstvo-bezalkogolnyh-napitkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-linii-vyduva-proizvodstvo-bezalkogolnyh-napitkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-otdela-prodazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-operator-svyazi-lesopozharnoj-stanczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-perevodchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-plotnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-plotnik-betonshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-podsobnyj-rabochij/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-pomoshhnik-mashinista-burovoj-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-pomoshhnik-mastera-dorozhnogo-uchastka/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-pomoshhnik-valshhika/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-povar/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-priemosdatchik-lesomaterialov/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-proizvoditel-rabot-prorab/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-proizvodstvennyj-master-stroitelstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-promyvalshhik-geologicheskih-prob/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-kompleksnoj-brigady/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-kuhni/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-linii-vyduva/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-po-otvodu-lesosek/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-po-prigotovleniyu-pishhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-po-uhodu-za-hozyajstvom/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-po-ukladke-asfaltobetona/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabochij-zelenogo-hozyajstva/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rabotnik-sklada/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-raskryazhevshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-raznorabochij/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rukovoditel/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-rukovoditel-obosoblennogo-podrazdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-santehnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-sborshhik-dostrojshhik-sudovoj-2-5-razryad/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-sborshhik-mebeli/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-sekretar-rukovoditelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-servisnyj-inzhener/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-sistemnyj-administrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-elektromontazhnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-mehanosborochnyh-rabot/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-montazhnik-sudovoj-2-5-razryad/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-po-remontu-avtomobilej/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-po-remontu-avtotraktornoj-tehniki-i-pozharnogo-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-po-remontu-lesozagotovitelnogo-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-po-sborke-metallokonstrukczij/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-remontnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-slesar-santehnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-snabzhenecz/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-diagnostike-i-czentrovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-kadram/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-marketingu/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-materialno-tehnicheskomu-snabzheniyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-pozharnoj-bezopasnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-ved/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-zakupkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-speczialist-po-zakupochnoj-deyatelnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-stanochnik-derevopererabatyvayushhih-stankov/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-stanochnik-raspilovshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-starshaya-mediczinskaya-sestra/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-starshij-administrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-starshij-kassir/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-starshij-povar/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-starshij-tehnolog/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-stolyar/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-storozh/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-stropalshhik/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tehnicheskij-rabotnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tehnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tehnolog/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tehnolog-betonno-rastvornogo-uzla-bru/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tehnolog-po-svarke/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tokar/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tokar-rastochnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-torgovyj-predstavitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-tovaroved/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-traktorist/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-traktorist-na-podgotovke-lesosek/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-traktorist-selskoe-hozyajstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-truboprovodchik-sudovoj-2-5-razryad/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-uborshhicza/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-uborshhik-sluzhebnyh-pomeshhenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-valshhik-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-vedushhij-inzhener-po-lesnym-resursam/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-avtomobilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-avtomobilya-gruzovogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-avtomobilya-legkovogo/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-avtomobilya-na-vyvozke-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-avtotoplivozapravshhika/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-benzovoza/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-ekspeditor-gruzovogo-avtomobilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-evakuatora/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-kategorii-v-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-lesovoza-na-vyvozku-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-miksera/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-pogruzchika/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-samosvala/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-snegobolotohoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-vahtovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-voditel-vahtovogo-avtomobilya/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-vrach-letnogo-sostava/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-vtoroj-pilot-vertolyota/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-yurist/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zamestitel-direktora/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zamestitel-direktora-po-ekonomicheskim-voprosam/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zamestitel-direktora-po-ekonomicheskoj-bezopasnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zamestitel-direktora-po-proizvodstvu/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zamestitel-generalnogo-direktora-po-rezhimu-i-sohrannosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zamestitel-glavnogo-buhgaltera/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zamestitel-nachalnika-teplichnogo-kompleksa/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zatochnik-derevopererabatyvayushhego-instrumenta/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zaveduyushhij-administrativno-hozyajstvennoj-tehnicheskoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zaveduyushhij-hozyajstvom/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zaveduyushhij-sanatoriem-profilaktoriem/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/dolzhnostnaya-instrukcziya-zaveduyushhij-skladom/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/komplekt-iz-38-samyh-vostrebovannyh-programm-i-kursov-obucheniya-dlya-uchebnogo-czentra-na-2026-god/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/versiya-biznes-na-biznese-korobochnoe-reshenie-mbs-kristall-dlya-ustanovki-na-sobstvennyj-server-s-vstroennoj-tehnologiej-saas/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/misc/versiya-korporacziya-korobochnoe-reshenie-mbs-kristall-dlya-ustanovki-na-sobstvennyj-server/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/obshhij-zhurnal-rabot-v-kotorom-vedetsya-uchet-vypolneniya-rabot-po-stroitelstvu-rekonstrukczii-kapitalnomu-remontu-obekta-kapitalnogo-stroitelstva/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/operativnyj-zhurnal/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/zhurnal-priyoma-sdachi-smen/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/zhurnal-ucheta-ishodyashhej-dokumentaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/zhurnal-ucheta-vhodyashhej-korrespondenczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/zhurnal-uchyota-proverok-yuridicheskogo-licza-individualnogo-predprinimatelya-provodimyh-organami-gosudarstvennogo-kontrolya-nadzora-organami-municzipalnogo-kontrolya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/zhurnal-uchyota-teoreticheskogo-obucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/zhurnal-uchyota-vhodyashhih-i-ishodyashhih-dokumentov/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/dokumentooborot-uchet/zhurnal-vydachi-ezhednevnyh-zadanij/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/kafe-restorany/zhurnal-brakerazha-gotovoj-pishhevoj-produkczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/kafe-restorany/zhurnal-brakerazha-skoroportyashhejsya-pishhevoj-produkczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/kontrol-zdorovya-covid-19/zhurnal-instruktazha-rabotnikov-o-neobhodimosti-soblyudeniya-pravil-lichnoj-i-obshhestvennoj-gigieny-v-czelyah-preduprezhdeniya-rasprostraneniya-koronavirusnoj-infekczii-covid-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/krany-podemniki-vyshki-dorozhno-stroitelnye-mashiny/vahtennyj-zhurnal-kranovshhika/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/krany-podemniki-vyshki-dorozhno-stroitelnye-mashiny/vahtennyj-zhurnal-mashinista-podyomnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/krany-podemniki-vyshki-dorozhno-stroitelnye-mashiny/vahtennyj-zhurnal-stroitelnogo-podyomnika-sdachi-i-priyomki-smen/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/krany-podemniki-vyshki-dorozhno-stroitelnye-mashiny/zhurnal-uchyota-i-osmotra-stropov/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/krany-podemniki-vyshki-dorozhno-stroitelnye-mashiny/zhurnal-uchyota-i-osmotra-takelazhnyh-sredstv-mehanizmov-i-prisposoblenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/krany-podemniki-vyshki-dorozhno-stroitelnye-mashiny/zhurnal-uchyota-i-periodicheskogo-osmotra-sostoyaniya-syomnyh-gruzozahvatnyh-prisposoblenij-sgzp-i-tary/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/medosmotry/zhurnal-registraczii-mediczinskih-osmotrov-v-techenie-rabochego-dnya-smeny/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/medosmotry/zhurnal-registraczii-poslesmennyh-poslerejsovyh-mediczinskih-osmotrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/medosmotry/zhurnal-registraczii-predrejsovyh-predsmennyh-mediczinskih-osmotrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/montazhnye-raboty/zhurnal-kontrolnoj-tarirovki-dinamometricheskih-klyuchej/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/montazhnye-raboty/zhurnal-kontrolnoj-tarirovki-klyuchej-dlya-natyazheniya-vysokoprochnyh-boltov/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/montazhnye-raboty/zhurnal-rabot-po-montazhu-stroitelnyh-konstrukczij/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/montazhnye-raboty/zhurnal-vhodnogo-ucheta-i-kontrolya-kachestva-poluchaemyh-detalej-materialov-konstrukczij-i-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/montazhnye-raboty/zhurnal-vypolneniya-montazhnyh-soedinenij-na-boltah-s-kontroliruemym-natyazheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/naryad-dopusk/kniga-naryadov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/naryad-dopusk/zhurnal-registraczii-naryadov-dopuskov/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/naryad-dopusk/zhurnal-registraczii-naryadov-dopuskov-na-proizvodstvo-gazoopasnyh-rabot/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/naryad-dopusk/zhurnal-ucheta-rabot-po-naryadam-i-rasporyazheniyam-dlya-rabot-v-elektroustanovkah/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/naryad-dopusk/zhurnal-ucheta-vydachi-naryadov-dopuskov-na-proizvodstvo-rabot-s-povyshennoj-opasnostyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/neschastnyj-sluchaj-mikrotravma/zhurnal-registraczii-neschastnyh-sluchaev-na-proizvodstve/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/neschastnyj-sluchaj-mikrotravma/zhurnal-uchyota-mikropovrezhdenij-mikrotravm-rabotnikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-kontrolya-ohrany-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-kontrolya-za-sostoyaniem-ohrany-truda-i-protivopozharnoj-bezopasnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-predpisanij-rabotnika-sluzhby-ohrany-truda-speczialista-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-registraczii-aktov-proverok-predpisanij-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-registraczii-prohozhdeniya-stazhirovki-po-ohrane-truda-na-rabochem-meste/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-registraczii-provedeniya-instruktazha-po-ohrane-truda-na-rabochem-meste-pervichnyj-povtornyj-vneplanovyj-a-takzhe-czelevogo-instruktazha-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-registraczii-proverki-znanij-trebovanij-ohrany-truda-rabotnikov-organizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-registraczii-vhodyashhej-dokumentaczii-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-registraczii-vvodnogo-instruktazha-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-trehstupenchatogo-kontrolya-za-sostoyaniem-ohrany-i-uslovij-bezopasnosti-truda-na-rabochih-mestah/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-ucheta-instrukczij-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-ucheta-teoreticheskogo-obucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-ucheta-vydachi-instrukczij-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ohrana-truda-zhurnaly/zhurnal-uchyota-zanyatij-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-osmotra-pozharnyh-gidrantov-pozharnyh-kranov-i-pozharnyh-shhitov/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-osmotra-protivopozharnogo-sostoyaniya-pomeshhenij-pered-ih-zakrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-po-uchyotu-protivoavarijnyh-i-protivopozharnyh-trenirovok/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-proverki-znanij-po-pravilam-pozharnoj-bezopasnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-registraczii-protivopozharnyh-instruktazhej/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-registraczii-rabot-po-tehnicheskomu-obsluzhivaniyu-i-remontu-avtomaticheskih-ustanovok-pozharotusheniya-dymoudaleniya-ohrannoj-i-pozharno-ohrannoj-signalizaczii/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-tehnicheskogo-obsluzhivaniya-ognetushitelej/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-ucheta-i-tehnicheskogo-obsluzhivaniya-ognetushitelej/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-ucheta-i-tehnicheskogo-obsluzhivaniya-pozharnyh-kranov/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-ucheta-tehnicheskogo-obsluzhivaniya-i-remonta-ustanovok-pozharnoj-avtomatiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-uchyota-pervichnyh-sredstv-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/pozharnaya-bezopasnost-zhurnaly/zhurnal-vvodnogo-instruktazha-po-pozharnoj-bezopasnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/raboty-na-vysote-zhurnaly/zhurnal-priyomki-i-osmotra-lesov-i-podmostej/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/raboty-na-vysote-zhurnaly/zhurnal-proverki-i-ispytanij-montazhnyh-i-strahovochnyh-poyasov/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/svarochnye-raboty/zhurnal-antikorrozionnoj-zashhity-svarnyh-soedinenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/svarochnye-raboty/zhurnal-svarochnyh-rabot/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/siz-ss/zhurnal-vydachi-zashhitnyh-sredstv/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/teplovye-punkty/zhurnal-proverki-znanij-pravil-tehnicheskoj-ekspluataczii-teplovyh-energoustanovok/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ekologiya-othody-zhurnaly/zhurnal-uchyota-obrazovaniya-othodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ekologiya-othody-zhurnaly/zhurnal-uchyota-rtutsoderzhashhih-othodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ekologiya-othody-zhurnaly/zhurnal-uchyota-staczionarnyh-istochnikov-zagryazneniya-i-ih-harakteristik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/ekologiya-othody-zhurnaly/zhurnal-uchyota-tvyordyh-kommunalnyh-othodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-defektov-i-nepoladok-na-elektrooborudovanii/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-dlya-operativno-remontnogo-personala/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-ispytanij-sredstv-zashhity-iz-dielektricheskoj-reziny-i-polimernyh-materialov/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-ucheta-proverki-i-ispytanij-elektroinstrumenta-i-vspomogatelnogo-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-ucheta-proverki-znanij-pravil-raboty-v-elektroustanovkah/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-uchyota-i-soderzhaniya-sredstv-zashhity/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-uchyota-prisvoeniya-gruppy-i-po-elektrobezopasnosti-neelektrotehnicheskomu-personalu/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-uchyota-proverki-znanij-norm-i-pravil-raboty-v-elektroustanovkah-dlya-organizaczij-elektroenergetiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-uchyota-rabot-po-naryadam-dopuskam-i-rasporyazheniyam-dlya-raboty-v-elektroustanovkah/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-uchyota-vydachi-elektroinstrumenta/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-uchyota-vydachi-i-vozvrata-klyuchej-ot-elektroustanovok/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/elektrobezopasnost-elektrooborudovanie/zhurnal-vydachi-zashhitnyh-sredstv-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/polozhenie-o-rabote-s-podryadnymi-organizacziyami-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/programma-provedeniya-instruktazhej-po-bezopasnosti-dorozhnogo-dvizheniya-dlya-voditelskogo-sostava/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/programma-provedeniya-instruktazhej-po-bezopasnosti-dorozhnogo-dvizheniya-dlya-voditelskogo-sostava-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/test/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/test-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/test-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/zhurnaly/zhurnal-betonnyh-rabot/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/bezopasnost-dorozhnogo-dvizheniya-instruktazhi/programma-provedeniya-instruktazhej-po-bezopasnosti-dorozhnogo-dvizheniya-dlya-voditelskogo-sostava/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/bezopasnost-dorozhnogo-dvizheniya-instruktazhi/programma-provedeniya-instruktazhej-po-bezopasnosti-dorozhnogo-dvizheniya-dlya-voditelskogo-sostava-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/ohrana-truda-instruktazhi/programma-pervichnogo-instruktazha-po-ohrane-truda-na-rabochem-meste-dlya-vseh-rabochih-speczialnostej/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/ohrana-truda-instruktazhi/programma-vvodnogo-instruktazha-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/protivopozharnye-instruktazhi/programma-pervichnogo-protivopozharnogo-instruktazha-na-rabochem-meste/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/protivopozharnye-instruktazhi/programma-vvodnogo-protivopozharnogo-instruktazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/elektrobezopasnost-instruktazhi/programma-pervichnogo-instruktazha-po-voprosam-elektrobezopasnosti/" TargetMode="External"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-dokumentov-po-suot-sistema-upravleniya-ohranoj-truda-na-predpriyatii-10-30-dolzhnostej-po-shtatnomu-raspisaniyu-s-uchetom-vseh-strukturnyh-podrazdelenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-dokumentov-po-suot-sistema-upravleniya-ohranoj-truda-na-predpriyatii-100-150-dolzhnostej-po-shtatnomu-raspisaniyu-s-uchetom-vseh-strukturnyh-podrazdelenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-dokumentov-po-suot-sistema-upravleniya-ohranoj-truda-na-predpriyatii-150-200-dolzhnostej-po-shtatnomu-raspisaniyu-s-uchetom-vseh-strukturnyh-podrazdelenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-dokumentov-po-suot-sistema-upravleniya-ohranoj-truda-na-predpriyatii-30-50-dolzhnostej-po-shtatnomu-raspisaniyu-s-uchetom-vseh-strukturnyh-podrazdelenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-dokumentov-po-suot-sistema-upravleniya-ohranoj-truda-na-predpriyatii-50-80-dolzhnostej-po-shtatnomu-raspisaniyu-s-uchetom-vseh-strukturnyh-podrazdelenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-dokumentov-po-suot-sistema-upravleniya-ohranoj-truda-na-predpriyatii-80-100-dolzhnostej-po-shtatnomu-raspisaniyu-s-uchetom-vseh-strukturnyh-podrazdelenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-dokumentov-po-suot-sistema-upravleniya-ohranoj-truda-na-predpriyatii-do-10-dolzhnostej-po-shtatnomu-raspisaniyu-s-uchetom-vseh-strukturnyh-podrazdelenij/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/komplekt-universalnyh-shablonov-dokumentov-dlya-sozdaniya-suot-sistemy-upravleniya-ohranoj-truda-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/normy-vydachi-sredstv-individualnoj-zashhity-po-dolzhnostyam-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/politika-v-oblasti-ohrany-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-metodika-po-identifikaczii-opasnostej-i-oczenke-urovnya-professionalnyh-riskov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-komissii-po-oczenke-professionalnyh-riskov-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-komissii-po-speczialnoj-oczenke-uslovij-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-komitete-komissii-po-ohrane-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-prohozhdenii-medosmotra-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-rabote-s-podryadnymi-organizacziyami-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-raspredelenii-obyazannostej-mezhdu-rukovoditelyami-speczialistami-i-otvetstvennymi-liczami-v-sfere-ohrany-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-reagirovanii-i-rassledovanie-na-neschastnyj-sluchaj-na-proizvodstve-professionalnye-zabolevaniya-poryadok-uchyota-mikropovrezhdenij-mikrotravm-universalnyj-shablon-dlya-sozdaniya-su/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-sisteme-upravleniya-ohranoj-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-o-stazhirovke-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-ob-obespechenii-i-vydache-dermatologicheskih-siz-i-smyvayushhih-sredstv-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-ob-obespechenii-i-vydache-sredstv-individualnoj-zashhity-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-ob-oplate-truda-rabotnikov-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-ob-otdele-po-ohrane-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/polozhenie-ob-upolnomochennom-po-ohrane-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/pravila-ekspluataczii-avtomobilej-v-osenne-zimnij-period-vozhdenie-avtomobilej-v-zimnih-usloviyah-i-vo-vremya-gololeda-naledi-snezhnogo-nakata-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/pravila-vnutrennego-trudovogo-rasporyadka-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/programma-nulevogo-travmatizma-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/sistema-upravleniya-ohranoj-truda-suot/programmy-instruktazhej-po-ohrane-truda-universalnyj-shablon-dlya-sozdaniya-suot-na-predpriyatii/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/bezopasnost-dorozhnogo-dvizheniya-instruktazhi/programma-provedeniya-instruktazhej-po-bezopasnosti-dorozhnogo-dvizheniya-dlya-voditelskogo-sostava-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/ohrana-truda-instruktazhi/programma-pervichnogo-instruktazha-po-ohrane-truda-na-rabochem-meste-dlya-vseh-rabochih-speczialnostej/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/ohrana-truda-instruktazhi/programma-vvodnogo-instruktazha-po-ohrane-truda/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/protivopozharnye-instruktazhi/programma-pervichnogo-protivopozharnogo-instruktazha-na-rabochem-meste/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/protivopozharnye-instruktazhi/programma-vvodnogo-protivopozharnogo-instruktazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ela365.ru/shop/instruktazhi/elektrobezopasnost-instruktazhi/programma-pervichnogo-instruktazha-po-voprosam-elektrobezopasnosti/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C19"/>
+  <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="B6" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="B8" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="B10" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
-      <c r="B11" s="5" t="s">
+    <row r="12" spans="1:3">
+      <c r="B12" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:3">
-      <c r="B12" s="5" t="s">
+    <row r="14" spans="1:3">
+      <c r="B14" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:3">
-      <c r="B13" s="5" t="s">
+    <row r="15" spans="1:3">
+      <c r="B15" s="13" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B8" location="'Готовые програм'!A2"/>
+    <hyperlink ref="B8" location="'Misc'!A2"/>
     <hyperlink ref="B9" location="'Журналы'!A2"/>
     <hyperlink ref="B10" location="'Инструктажи'!A2"/>
-    <hyperlink ref="B11" location="'Инструкции долж'!A2"/>
-[...3 lines deleted...]
-    <hyperlink ref="B19" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C261"/>
+  <dimension ref="A1:C265"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C261" sqref="C261"/>
+      <selection activeCell="C265" sqref="C265"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="9">
+        <v>1</v>
+      </c>
+      <c r="B4" s="10" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B2" s="7" t="s">
+      <c r="C4" s="11">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="9">
+        <v>2</v>
+      </c>
+      <c r="B5" s="10" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="C5" s="11">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="9">
+        <v>3</v>
+      </c>
+      <c r="B6" s="10" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="C6" s="11">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="9">
+        <v>4</v>
+      </c>
+      <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="C7" s="11">
+        <v>28000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="9">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="C8" s="11">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="9">
+        <v>6</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="7" t="s">
+      <c r="C9" s="11">
+        <v>170000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="9">
+        <v>7</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="7" t="s">
+      <c r="C10" s="11">
+        <v>120000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="9">
+        <v>8</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="7" t="s">
+      <c r="C11" s="11">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="9">
+        <v>9</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="7" t="s">
+      <c r="C12" s="11">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="9">
+        <v>10</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="7" t="s">
+      <c r="C13" s="11">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="9">
+        <v>11</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="7" t="s">
+      <c r="C14" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="9">
+        <v>12</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="7" t="s">
+      <c r="C15" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="9">
+        <v>13</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="7" t="s">
+      <c r="C16" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="9">
+        <v>14</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="7" t="s">
+      <c r="C17" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="9">
+        <v>15</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="7" t="s">
+      <c r="C18" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="9">
+        <v>16</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" s="7" t="s">
+      <c r="C19" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="9">
+        <v>17</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" s="7" t="s">
+      <c r="C20" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="9">
+        <v>18</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="7" t="s">
+      <c r="C21" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="9">
+        <v>19</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" s="7" t="s">
+      <c r="C22" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="9">
+        <v>20</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="7" t="s">
+      <c r="C23" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="9">
+        <v>21</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="7" t="s">
+      <c r="C24" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="9">
+        <v>22</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" s="7" t="s">
+      <c r="C25" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="9">
+        <v>23</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="C26" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="9">
+        <v>24</v>
+      </c>
+      <c r="B27" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="C27" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="9">
+        <v>25</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="C28" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="9">
+        <v>26</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="C29" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="9">
+        <v>27</v>
+      </c>
+      <c r="B30" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="8"/>
-[...6 lines deleted...]
-      <c r="B27" s="11" t="s">
+      <c r="C30" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="9">
+        <v>28</v>
+      </c>
+      <c r="B31" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="12">
-[...7 lines deleted...]
-      <c r="B28" s="11" t="s">
+      <c r="C31" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="9">
+        <v>29</v>
+      </c>
+      <c r="B32" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="C28" s="12">
-[...7 lines deleted...]
-      <c r="B29" s="11" t="s">
+      <c r="C32" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="9">
+        <v>30</v>
+      </c>
+      <c r="B33" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="12">
-[...7 lines deleted...]
-      <c r="B30" s="11" t="s">
+      <c r="C33" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="9">
+        <v>31</v>
+      </c>
+      <c r="B34" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C30" s="12">
-[...7 lines deleted...]
-      <c r="B31" s="11" t="s">
+      <c r="C34" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="9">
+        <v>32</v>
+      </c>
+      <c r="B35" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="12">
-[...7 lines deleted...]
-      <c r="B32" s="11" t="s">
+      <c r="C35" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="9">
+        <v>33</v>
+      </c>
+      <c r="B36" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="12">
-[...7 lines deleted...]
-      <c r="B33" s="11" t="s">
+      <c r="C36" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="9">
+        <v>34</v>
+      </c>
+      <c r="B37" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C33" s="12">
-[...4 lines deleted...]
-      <c r="B34" s="13" t="s">
+      <c r="C37" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="9">
+        <v>35</v>
+      </c>
+      <c r="B38" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="C34" s="14" t="s">
+      <c r="C38" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="9">
+        <v>36</v>
+      </c>
+      <c r="B39" s="10" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="C39" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="9">
         <v>37</v>
       </c>
-      <c r="B36" s="9" t="s">
+      <c r="B40" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="9">
         <v>38</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="B41" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="9">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="B42" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="9">
+        <v>40</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="9">
+        <v>41</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="9">
+        <v>42</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="9">
+        <v>43</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="9">
+        <v>44</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="9">
+        <v>45</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="9">
+        <v>46</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="9">
+        <v>47</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C50" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="9">
+        <v>48</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="9">
+        <v>49</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="9">
         <v>50</v>
       </c>
-      <c r="B37" s="8"/>
-[...6 lines deleted...]
-      <c r="B38" s="11" t="s">
+      <c r="B53" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C53" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="9">
         <v>51</v>
       </c>
-      <c r="C38" s="12">
-[...23 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="B54" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="9">
         <v>52</v>
       </c>
-      <c r="B42" s="8"/>
-[...6 lines deleted...]
-      <c r="B43" s="11" t="s">
+      <c r="B55" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="9">
         <v>53</v>
       </c>
-      <c r="C43" s="12">
-[...23 lines deleted...]
-      <c r="A47" s="16" t="s">
+      <c r="B56" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="9">
         <v>54</v>
       </c>
-      <c r="B47" s="8"/>
-[...6 lines deleted...]
-      <c r="B48" s="11" t="s">
+      <c r="B57" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C57" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="9">
         <v>55</v>
       </c>
-      <c r="C48" s="12">
-[...7 lines deleted...]
-      <c r="B49" s="11" t="s">
+      <c r="B58" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C58" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="9">
         <v>56</v>
       </c>
-      <c r="C49" s="12">
-[...7 lines deleted...]
-      <c r="B50" s="11" t="s">
+      <c r="B59" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="9">
         <v>57</v>
       </c>
-      <c r="C50" s="12">
-[...7 lines deleted...]
-      <c r="B51" s="11" t="s">
+      <c r="B60" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="9">
         <v>58</v>
       </c>
-      <c r="C51" s="12">
-[...23 lines deleted...]
-      <c r="A55" s="16" t="s">
+      <c r="B61" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C61" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="9">
         <v>59</v>
       </c>
-      <c r="B55" s="8"/>
-[...6 lines deleted...]
-      <c r="B56" s="11" t="s">
+      <c r="B62" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C62" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="9">
         <v>60</v>
       </c>
-      <c r="C56" s="12">
-[...7 lines deleted...]
-      <c r="B57" s="11" t="s">
+      <c r="B63" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C63" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="9">
         <v>61</v>
       </c>
-      <c r="C57" s="12">
-[...7 lines deleted...]
-      <c r="B58" s="11" t="s">
+      <c r="B64" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C64" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="9">
         <v>62</v>
       </c>
-      <c r="C58" s="12">
-[...7 lines deleted...]
-      <c r="B59" s="11" t="s">
+      <c r="B65" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C65" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="9">
         <v>63</v>
       </c>
-      <c r="C59" s="12">
-[...7 lines deleted...]
-      <c r="B60" s="11" t="s">
+      <c r="B66" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C66" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="9">
         <v>64</v>
       </c>
-      <c r="C60" s="12">
-[...7 lines deleted...]
-      <c r="B61" s="11" t="s">
+      <c r="B67" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C67" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="9">
         <v>65</v>
       </c>
-      <c r="C61" s="12">
-[...7 lines deleted...]
-      <c r="B62" s="11" t="s">
+      <c r="B68" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C68" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="9">
         <v>66</v>
       </c>
-      <c r="C62" s="12">
-[...7 lines deleted...]
-      <c r="B63" s="11" t="s">
+      <c r="B69" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C69" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="9">
         <v>67</v>
       </c>
-      <c r="C63" s="12">
-[...7 lines deleted...]
-      <c r="B64" s="11" t="s">
+      <c r="B70" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C70" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="9">
         <v>68</v>
       </c>
-      <c r="C64" s="12">
-[...7 lines deleted...]
-      <c r="B65" s="11" t="s">
+      <c r="B71" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C71" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="9">
         <v>69</v>
       </c>
-      <c r="C65" s="12">
-[...23 lines deleted...]
-      <c r="A69" s="16" t="s">
+      <c r="B72" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C72" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="9">
         <v>70</v>
       </c>
-      <c r="B69" s="8"/>
-[...6 lines deleted...]
-      <c r="B70" s="11" t="s">
+      <c r="B73" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="9">
         <v>71</v>
       </c>
-      <c r="C70" s="12">
-[...7 lines deleted...]
-      <c r="B71" s="11" t="s">
+      <c r="B74" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C74" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="9">
         <v>72</v>
       </c>
-      <c r="C71" s="12">
-[...7 lines deleted...]
-      <c r="B72" s="11" t="s">
+      <c r="B75" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="9">
         <v>73</v>
       </c>
-      <c r="C72" s="12">
-[...7 lines deleted...]
-      <c r="B73" s="11" t="s">
+      <c r="B76" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C76" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="9">
         <v>74</v>
       </c>
-      <c r="C73" s="12">
-[...7 lines deleted...]
-      <c r="B74" s="11" t="s">
+      <c r="B77" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C77" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="9">
         <v>75</v>
       </c>
-      <c r="C74" s="12">
-[...7 lines deleted...]
-      <c r="B75" s="11" t="s">
+      <c r="B78" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="9">
         <v>76</v>
       </c>
-      <c r="C75" s="12">
-[...23 lines deleted...]
-      <c r="A79" s="16" t="s">
+      <c r="B79" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="9">
         <v>77</v>
       </c>
-      <c r="B79" s="8"/>
-[...6 lines deleted...]
-      <c r="B80" s="11" t="s">
+      <c r="B80" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C80" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="9">
         <v>78</v>
       </c>
-      <c r="C80" s="12">
-[...8 lines deleted...]
-        <v>49</v>
+      <c r="B81" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C81" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="9">
+        <v>79</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C82" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
-      <c r="A83" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A83" s="9">
+        <v>80</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C83" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
-      <c r="A84" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C84" s="8"/>
+      <c r="A84" s="9">
+        <v>81</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C84" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="85" spans="1:3">
-      <c r="A85" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A85" s="9">
+        <v>82</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C85" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
-      <c r="A86" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A86" s="9">
+        <v>83</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C86" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
-      <c r="B87" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A87" s="9">
+        <v>84</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C87" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="9">
+        <v>85</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C88" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
-      <c r="A89" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A89" s="9">
+        <v>86</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C89" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:3">
-      <c r="A90" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C90" s="8"/>
+      <c r="A90" s="9">
+        <v>87</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C90" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="91" spans="1:3">
-      <c r="A91" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A91" s="9">
+        <v>88</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C91" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
-      <c r="B92" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A92" s="9">
+        <v>89</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C92" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="9">
+        <v>90</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C93" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
-      <c r="A94" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A94" s="9">
+        <v>91</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C94" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
-      <c r="A95" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C95" s="8"/>
+      <c r="A95" s="9">
+        <v>92</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C95" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="96" spans="1:3">
-      <c r="A96" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A96" s="9">
+        <v>93</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C96" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
-      <c r="A97" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A97" s="9">
+        <v>94</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C97" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
-      <c r="A98" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A98" s="9">
+        <v>95</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C98" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
-      <c r="B99" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A99" s="9">
+        <v>96</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C99" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="9">
+        <v>97</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C100" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:3">
-      <c r="A101" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A101" s="9">
+        <v>98</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C101" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
-      <c r="A102" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C102" s="8"/>
+      <c r="A102" s="9">
+        <v>99</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C102" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="103" spans="1:3">
-      <c r="B103" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A103" s="9">
+        <v>100</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C103" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="9">
+        <v>101</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C104" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:3">
-      <c r="A105" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A105" s="9">
+        <v>102</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C105" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:3">
-      <c r="A106" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C106" s="8"/>
+      <c r="A106" s="9">
+        <v>103</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C106" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="107" spans="1:3">
-      <c r="A107" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A107" s="9">
+        <v>104</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C107" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:3">
-      <c r="A108" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A108" s="9">
+        <v>105</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C108" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
-      <c r="A109" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A109" s="9">
+        <v>106</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C109" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
-      <c r="A110" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A110" s="9">
+        <v>107</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="C110" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
-      <c r="A111" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A111" s="9">
+        <v>108</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C111" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
-      <c r="A112" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A112" s="9">
+        <v>109</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C112" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="113" spans="1:3">
-      <c r="A113" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A113" s="9">
+        <v>110</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C113" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="114" spans="1:3">
-      <c r="A114" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A114" s="9">
+        <v>111</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="C114" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
-      <c r="A115" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A115" s="9">
+        <v>112</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C115" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="116" spans="1:3">
-      <c r="A116" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A116" s="9">
+        <v>113</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C116" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="117" spans="1:3">
-      <c r="A117" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A117" s="9">
+        <v>114</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C117" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
-      <c r="A118" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A118" s="9">
+        <v>115</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="C118" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="119" spans="1:3">
-      <c r="A119" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A119" s="9">
+        <v>116</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="C119" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
-      <c r="A120" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A120" s="9">
+        <v>117</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C120" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:3">
-      <c r="A121" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A121" s="9">
+        <v>118</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C121" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
-      <c r="A122" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A122" s="9">
+        <v>119</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C122" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:3">
-      <c r="A123" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A123" s="9">
+        <v>120</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C123" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:3">
-      <c r="A124" s="10">
-[...6 lines deleted...]
-        <v>9000</v>
+      <c r="A124" s="9">
+        <v>121</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C124" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
-      <c r="A125" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A125" s="9">
+        <v>122</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C125" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:3">
-      <c r="A126" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A126" s="9">
+        <v>123</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C126" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
-      <c r="A127" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A127" s="9">
+        <v>124</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C127" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
-      <c r="A128" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A128" s="9">
+        <v>125</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C128" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:3">
-      <c r="B129" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A129" s="9">
+        <v>126</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C129" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="9">
+        <v>127</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C130" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="131" spans="1:3">
-      <c r="A131" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A131" s="9">
+        <v>128</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C131" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
-      <c r="A132" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C132" s="8"/>
+      <c r="A132" s="9">
+        <v>129</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C132" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="133" spans="1:3">
-      <c r="A133" s="10">
-[...6 lines deleted...]
-        <v>20000</v>
+      <c r="A133" s="9">
+        <v>130</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C133" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:3">
-      <c r="A134" s="10">
-[...6 lines deleted...]
-        <v>20000</v>
+      <c r="A134" s="9">
+        <v>131</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C134" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:3">
-      <c r="B135" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A135" s="9">
+        <v>132</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C135" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="9">
+        <v>133</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C136" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
-      <c r="A137" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A137" s="9">
+        <v>134</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C137" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:3">
-      <c r="A138" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C138" s="8"/>
+      <c r="A138" s="9">
+        <v>135</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C138" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="139" spans="1:3">
-      <c r="A139" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A139" s="9">
+        <v>136</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C139" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
-      <c r="A140" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A140" s="9">
+        <v>137</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="C140" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="141" spans="1:3">
-      <c r="A141" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A141" s="9">
+        <v>138</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C141" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="142" spans="1:3">
-      <c r="A142" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A142" s="9">
+        <v>139</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C142" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
-      <c r="A143" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A143" s="9">
+        <v>140</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="C143" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:3">
-      <c r="A144" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A144" s="9">
+        <v>141</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C144" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:3">
-      <c r="A145" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A145" s="9">
+        <v>142</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="C145" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:3">
-      <c r="A146" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A146" s="9">
+        <v>143</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C146" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
-      <c r="A147" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A147" s="9">
+        <v>144</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="C147" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="148" spans="1:3">
-      <c r="A148" s="10">
-[...6 lines deleted...]
-        <v>25000</v>
+      <c r="A148" s="9">
+        <v>145</v>
+      </c>
+      <c r="B148" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="C148" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:3">
-      <c r="A149" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A149" s="9">
+        <v>146</v>
+      </c>
+      <c r="B149" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C149" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="150" spans="1:3">
-      <c r="A150" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A150" s="9">
+        <v>147</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C150" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
-      <c r="A151" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A151" s="9">
+        <v>148</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C151" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
-      <c r="A152" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A152" s="9">
+        <v>149</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C152" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="153" spans="1:3">
-      <c r="A153" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A153" s="9">
+        <v>150</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C153" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
-      <c r="A154" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A154" s="9">
+        <v>151</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="C154" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="155" spans="1:3">
-      <c r="A155" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A155" s="9">
+        <v>152</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="C155" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="156" spans="1:3">
-      <c r="A156" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A156" s="9">
+        <v>153</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C156" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="157" spans="1:3">
-      <c r="A157" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A157" s="9">
+        <v>154</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C157" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="158" spans="1:3">
-      <c r="A158" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A158" s="9">
+        <v>155</v>
+      </c>
+      <c r="B158" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C158" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="159" spans="1:3">
-      <c r="A159" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A159" s="9">
+        <v>156</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="C159" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
-      <c r="A160" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A160" s="9">
+        <v>157</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C160" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="161" spans="1:3">
-      <c r="A161" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A161" s="9">
+        <v>158</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C161" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:3">
-      <c r="A162" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A162" s="9">
+        <v>159</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C162" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="163" spans="1:3">
-      <c r="A163" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A163" s="9">
+        <v>160</v>
+      </c>
+      <c r="B163" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="C163" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="164" spans="1:3">
-      <c r="A164" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A164" s="9">
+        <v>161</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C164" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:3">
-      <c r="A165" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A165" s="9">
+        <v>162</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="C165" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:3">
-      <c r="A166" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A166" s="9">
+        <v>163</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C166" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="167" spans="1:3">
-      <c r="A167" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A167" s="9">
+        <v>164</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="C167" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="168" spans="1:3">
-      <c r="A168" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A168" s="9">
+        <v>165</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="C168" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="169" spans="1:3">
-      <c r="A169" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A169" s="9">
+        <v>166</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C169" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
-      <c r="A170" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A170" s="9">
+        <v>167</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="C170" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="171" spans="1:3">
-      <c r="B171" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A171" s="9">
+        <v>168</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C171" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="9">
+        <v>169</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C172" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="173" spans="1:3">
-      <c r="A173" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A173" s="9">
+        <v>170</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="C173" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:3">
-      <c r="A174" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C174" s="8"/>
+      <c r="A174" s="9">
+        <v>171</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="C174" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="175" spans="1:3">
-      <c r="A175" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A175" s="9">
+        <v>172</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C175" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:3">
-      <c r="A176" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A176" s="9">
+        <v>173</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="C176" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="177" spans="1:3">
-      <c r="A177" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A177" s="9">
+        <v>174</v>
+      </c>
+      <c r="B177" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="C177" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="178" spans="1:3">
-      <c r="A178" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A178" s="9">
+        <v>175</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C178" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="179" spans="1:3">
-      <c r="A179" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A179" s="9">
+        <v>176</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="C179" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="180" spans="1:3">
-      <c r="A180" s="10">
-[...6 lines deleted...]
-        <v>20000</v>
+      <c r="A180" s="9">
+        <v>177</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C180" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="181" spans="1:3">
-      <c r="B181" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A181" s="9">
+        <v>178</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C181" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="9">
+        <v>179</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C182" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="183" spans="1:3">
-      <c r="A183" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A183" s="9">
+        <v>180</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="C183" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="184" spans="1:3">
-      <c r="A184" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C184" s="8"/>
+      <c r="A184" s="9">
+        <v>181</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C184" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="185" spans="1:3">
-      <c r="A185" s="10">
-[...6 lines deleted...]
-        <v>20000</v>
+      <c r="A185" s="9">
+        <v>182</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="C185" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="186" spans="1:3">
-      <c r="A186" s="10">
-[...6 lines deleted...]
-        <v>20000</v>
+      <c r="A186" s="9">
+        <v>183</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C186" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:3">
-      <c r="A187" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A187" s="9">
+        <v>184</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="C187" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="188" spans="1:3">
-      <c r="A188" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A188" s="9">
+        <v>185</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="C188" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="189" spans="1:3">
-      <c r="A189" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A189" s="9">
+        <v>186</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="C189" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="190" spans="1:3">
-      <c r="A190" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A190" s="9">
+        <v>187</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C190" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="191" spans="1:3">
-      <c r="B191" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A191" s="9">
+        <v>188</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="C191" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="9">
+        <v>189</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C192" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="193" spans="1:3">
-      <c r="A193" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A193" s="9">
+        <v>190</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C193" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="194" spans="1:3">
-      <c r="A194" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C194" s="8"/>
+      <c r="A194" s="9">
+        <v>191</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="C194" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="195" spans="1:3">
-      <c r="A195" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A195" s="9">
+        <v>192</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="C195" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:3">
-      <c r="A196" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A196" s="9">
+        <v>193</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C196" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="197" spans="1:3">
-      <c r="A197" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A197" s="9">
+        <v>194</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="C197" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="198" spans="1:3">
-      <c r="A198" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A198" s="9">
+        <v>195</v>
+      </c>
+      <c r="B198" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="C198" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="199" spans="1:3">
-      <c r="B199" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A199" s="9">
+        <v>196</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="C199" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="9">
+        <v>197</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C200" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="201" spans="1:3">
-      <c r="A201" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A201" s="9">
+        <v>198</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C201" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="202" spans="1:3">
-      <c r="A202" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C202" s="8"/>
+      <c r="A202" s="9">
+        <v>199</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C202" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="203" spans="1:3">
-      <c r="A203" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A203" s="9">
+        <v>200</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="C203" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="204" spans="1:3">
-      <c r="B204" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A204" s="9">
+        <v>201</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C204" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="9">
+        <v>202</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C205" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="206" spans="1:3">
-      <c r="A206" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A206" s="9">
+        <v>203</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C206" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="207" spans="1:3">
-      <c r="A207" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C207" s="8"/>
+      <c r="A207" s="9">
+        <v>204</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="C207" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="208" spans="1:3">
-      <c r="A208" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A208" s="9">
+        <v>205</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C208" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="209" spans="1:3">
-      <c r="A209" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A209" s="9">
+        <v>206</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="C209" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="210" spans="1:3">
-      <c r="A210" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A210" s="9">
+        <v>207</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C210" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="211" spans="1:3">
-      <c r="A211" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A211" s="9">
+        <v>208</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="C211" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="212" spans="1:3">
-      <c r="A212" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A212" s="9">
+        <v>209</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C212" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="213" spans="1:3">
-      <c r="A213" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A213" s="9">
+        <v>210</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="C213" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="214" spans="1:3">
-      <c r="A214" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A214" s="9">
+        <v>211</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C214" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="215" spans="1:3">
-      <c r="A215" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A215" s="9">
+        <v>212</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="C215" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="216" spans="1:3">
-      <c r="A216" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A216" s="9">
+        <v>213</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="C216" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="217" spans="1:3">
-      <c r="A217" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A217" s="9">
+        <v>214</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C217" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="218" spans="1:3">
-      <c r="A218" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A218" s="9">
+        <v>215</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C218" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="219" spans="1:3">
-      <c r="A219" s="10">
-[...6 lines deleted...]
-        <v>20000</v>
+      <c r="A219" s="9">
+        <v>216</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="C219" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="220" spans="1:3">
-      <c r="A220" s="10">
-[...6 lines deleted...]
-        <v>20000</v>
+      <c r="A220" s="9">
+        <v>217</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C220" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="221" spans="1:3">
-      <c r="A221" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A221" s="9">
+        <v>218</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="C221" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="222" spans="1:3">
-      <c r="A222" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A222" s="9">
+        <v>219</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C222" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="223" spans="1:3">
-      <c r="A223" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A223" s="9">
+        <v>220</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C223" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="224" spans="1:3">
-      <c r="A224" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A224" s="9">
+        <v>221</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C224" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="225" spans="1:3">
-      <c r="A225" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A225" s="9">
+        <v>222</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="C225" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="226" spans="1:3">
-      <c r="A226" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A226" s="9">
+        <v>223</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C226" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="227" spans="1:3">
-      <c r="A227" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A227" s="9">
+        <v>224</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="C227" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="228" spans="1:3">
-      <c r="A228" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A228" s="9">
+        <v>225</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>238</v>
+      </c>
+      <c r="C228" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="229" spans="1:3">
-      <c r="A229" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A229" s="9">
+        <v>226</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="C229" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="230" spans="1:3">
-      <c r="A230" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A230" s="9">
+        <v>227</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="C230" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="231" spans="1:3">
-      <c r="A231" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A231" s="9">
+        <v>228</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="C231" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="232" spans="1:3">
-      <c r="A232" s="10">
-[...6 lines deleted...]
-        <v>8000</v>
+      <c r="A232" s="9">
+        <v>229</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C232" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="233" spans="1:3">
-      <c r="A233" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A233" s="9">
+        <v>230</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C233" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="234" spans="1:3">
-      <c r="A234" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A234" s="9">
+        <v>231</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="C234" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="235" spans="1:3">
-      <c r="A235" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A235" s="9">
+        <v>232</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C235" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:3">
-      <c r="A236" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A236" s="9">
+        <v>233</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C236" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="237" spans="1:3">
-      <c r="A237" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A237" s="9">
+        <v>234</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="C237" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="238" spans="1:3">
-      <c r="A238" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A238" s="9">
+        <v>235</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C238" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="239" spans="1:3">
-      <c r="A239" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A239" s="9">
+        <v>236</v>
+      </c>
+      <c r="B239" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="C239" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="240" spans="1:3">
-      <c r="B240" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A240" s="9">
+        <v>237</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="C240" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="9">
+        <v>238</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C241" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="242" spans="1:3">
-      <c r="A242" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A242" s="9">
+        <v>239</v>
+      </c>
+      <c r="B242" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C242" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="243" spans="1:3">
-      <c r="A243" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C243" s="8"/>
+      <c r="A243" s="9">
+        <v>240</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="C243" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="244" spans="1:3">
-      <c r="A244" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A244" s="9">
+        <v>241</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C244" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="245" spans="1:3">
-      <c r="A245" s="10">
-[...6 lines deleted...]
-        <v>12000</v>
+      <c r="A245" s="9">
+        <v>242</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="C245" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="246" spans="1:3">
-      <c r="B246" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A246" s="9">
+        <v>243</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C246" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="9">
+        <v>244</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="C247" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="248" spans="1:3">
-      <c r="A248" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A248" s="9">
+        <v>245</v>
+      </c>
+      <c r="B248" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="C248" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="249" spans="1:3">
-      <c r="A249" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C249" s="8"/>
+      <c r="A249" s="9">
+        <v>246</v>
+      </c>
+      <c r="B249" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="C249" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="250" spans="1:3">
-      <c r="A250" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A250" s="9">
+        <v>247</v>
+      </c>
+      <c r="B250" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C250" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="251" spans="1:3">
-      <c r="A251" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A251" s="9">
+        <v>248</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C251" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="252" spans="1:3">
-      <c r="B252" s="13" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="A252" s="9">
+        <v>249</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C252" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="9">
+        <v>250</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="C253" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="254" spans="1:3">
-      <c r="A254" s="9" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A254" s="9">
+        <v>251</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="C254" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="255" spans="1:3">
-      <c r="A255" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C255" s="8"/>
+      <c r="A255" s="9">
+        <v>252</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="C255" s="11">
+        <v>400</v>
+      </c>
     </row>
     <row r="256" spans="1:3">
-      <c r="A256" s="10">
-[...6 lines deleted...]
-        <v>10000</v>
+      <c r="A256" s="9">
+        <v>253</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="C256" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="257" spans="1:3">
-      <c r="A257" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A257" s="9">
+        <v>254</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="C257" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="258" spans="1:3">
-      <c r="A258" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A258" s="9">
+        <v>255</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="C258" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="259" spans="1:3">
-      <c r="A259" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A259" s="9">
+        <v>256</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="C259" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="260" spans="1:3">
-      <c r="A260" s="10">
-[...6 lines deleted...]
-        <v>15000</v>
+      <c r="A260" s="9">
+        <v>257</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C260" s="11">
+        <v>400</v>
       </c>
     </row>
     <row r="261" spans="1:3">
-      <c r="B261" s="13" t="s">
-[...781 lines deleted...]
-      <c r="B65" s="11" t="s">
+      <c r="A261" s="9">
         <v>258</v>
       </c>
-      <c r="C65" s="12">
-[...7 lines deleted...]
-      <c r="B66" s="11" t="s">
+      <c r="B261" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="C261" s="11">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="9">
         <v>259</v>
       </c>
-      <c r="C66" s="12">
-[...23 lines deleted...]
-      <c r="A70" s="16" t="s">
+      <c r="B262" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C262" s="11">
+        <v>277200</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="9">
         <v>260</v>
       </c>
-      <c r="B70" s="8"/>
-[...6 lines deleted...]
-      <c r="B71" s="11" t="s">
+      <c r="B263" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="C263" s="11">
+        <v>1200000</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="9">
         <v>261</v>
       </c>
-      <c r="C71" s="12">
-[...180 lines deleted...]
-      <c r="B91" s="11" t="s">
+      <c r="B264" s="10" t="s">
         <v>274</v>
       </c>
-      <c r="C91" s="12">
-[...7 lines deleted...]
-      <c r="B92" s="11" t="s">
+      <c r="C264" s="11">
+        <v>600000</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="B265" s="12" t="s">
         <v>275</v>
       </c>
-      <c r="C92" s="12">
-[...7 lines deleted...]
-      <c r="B93" s="11" t="s">
+      <c r="C265" s="13" t="s">
         <v>276</v>
-      </c>
-[...12227 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="B33" location="'Содержание'!B14"/>
-    <hyperlink ref="C33" location="'Система управле'!A1"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B47" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B50" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B51" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B52" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B53" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B54" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B55" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="B56" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B57" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B58" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="B59" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="B60" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="B61" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B62" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="B63" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="B64" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="B65" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="B66" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="B67" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="B68" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="B69" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="B70" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="B71" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B72" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="B73" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="B74" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="B75" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="B76" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="B77" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="B78" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="B79" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="B80" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="B81" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="B82" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="B83" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="B84" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="B85" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="B86" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="B87" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="B88" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="B89" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="B90" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="B91" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="B92" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="B93" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="B94" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="B95" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="B96" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="B97" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="B98" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="B99" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="B100" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="B101" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="B102" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="B103" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="B104" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="B105" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="B106" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="B107" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="B108" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="B109" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="B110" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="B111" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="B112" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="B113" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="B114" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="B115" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="B116" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="B117" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="B118" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="B119" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="B120" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="B121" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="B122" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="B123" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="B124" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="B125" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="B126" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="B127" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="B128" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="B129" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="B130" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="B131" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="B132" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="B133" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="B134" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="B135" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="B136" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="B137" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="B138" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="B139" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="B140" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="B141" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="B142" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="B143" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="B144" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="B145" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="B146" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="B147" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="B148" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="B149" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="B150" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="B151" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="B152" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="B153" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="B154" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="B155" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="B156" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="B157" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="B158" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="B159" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="B160" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="B161" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="B162" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="B163" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="B164" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="B165" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="B166" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="B167" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="B168" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="B169" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="B170" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="B171" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="B172" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="B173" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="B174" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="B175" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="B176" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="B177" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="B178" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="B179" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="B180" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="B181" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="B182" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="B183" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="B184" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="B185" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="B186" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="B187" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="B188" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="B189" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="B190" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="B191" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="B192" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="B193" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="B194" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="B195" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="B196" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="B197" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="B198" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="B199" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="B200" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="B201" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="B202" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="B203" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="B204" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="B205" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="B206" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="B207" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="B208" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="B209" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="B210" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="B211" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="B212" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="B213" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="B214" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="B215" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="B216" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="B217" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="B218" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="B219" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="B220" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="B221" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="B222" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="B223" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="B224" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="B225" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="B226" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="B227" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="B228" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="B229" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="B230" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="B231" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="B232" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="B233" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="B234" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="B235" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="B236" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="B237" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="B238" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="B239" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="B240" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="B241" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="B242" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="B243" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="B244" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="B245" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="B246" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="B247" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="B248" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="B249" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="B250" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="B251" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="B252" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="B253" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="B254" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="B255" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="B256" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="B257" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="B258" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="B259" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="B260" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="B261" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="B262" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="B263" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="B264" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="B265" location="'Содержание'!B8"/>
+    <hyperlink ref="C265" location="'Misc'!A1"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C11"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="C11" sqref="C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="70" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="9">
+        <v>1</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="C4" s="11">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="9">
+        <v>2</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="C5" s="11">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="9">
+        <v>3</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="C6" s="11">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="9">
+        <v>4</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="9">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="C8" s="11">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="9">
+        <v>6</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="9">
+        <v>7</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C10" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="B11" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>276</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <hyperlinks>
+    <hyperlink ref="B4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B11" location="'Содержание'!B9"/>
+    <hyperlink ref="C11" location="'Журналы'!A1"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C27"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="C27" sqref="C27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="70" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="6" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="B2" s="14" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="B3" s="14" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="B4" s="14" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="B5" s="14" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="9">
+        <v>1</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="C9" s="11">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="B10" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="16" t="s">
+        <v>290</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="9">
+        <v>1</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="C14" s="11">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="9">
+        <v>2</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="9">
+        <v>1</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="9">
+        <v>2</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C21" s="11">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="B22" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="9">
+        <v>1</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="C26" s="11">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="B27" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>276</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A25:C25"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B2" location="'Инструктажи'!A8"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B10" location="'Содержание'!B10"/>
+    <hyperlink ref="C10" location="'Инструктажи'!B2"/>
+    <hyperlink ref="B3" location="'Инструктажи'!A13"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="B16" location="'Содержание'!B10"/>
+    <hyperlink ref="C16" location="'Инструктажи'!B3"/>
+    <hyperlink ref="B4" location="'Инструктажи'!A19"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B22" location="'Содержание'!B10"/>
+    <hyperlink ref="C22" location="'Инструктажи'!B4"/>
+    <hyperlink ref="B5" location="'Инструктажи'!A25"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B27" location="'Содержание'!B10"/>
+    <hyperlink ref="C27" location="'Инструктажи'!B5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Содержание</vt:lpstr>
-      <vt:lpstr>Готовые програм</vt:lpstr>
+      <vt:lpstr>Misc</vt:lpstr>
       <vt:lpstr>Журналы</vt:lpstr>
       <vt:lpstr>Инструктажи</vt:lpstr>
-      <vt:lpstr>Инструкции долж</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Система управле</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>НПО Кристалл</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Академия Электронного Образования</dc:title>
   <dc:description>Прайс-Лист программ обучения.</dc:description>
   <dc:subject>Перечень товаров и услуг</dc:subject>
   <cp:keywords>Прайс-Лист Кристалл</cp:keywords>
   <cp:category>Прайс-Лист</cp:category>
 </cp:coreProperties>
 </file>